--- v0 (2025-10-29)
+++ v1 (2026-04-01)
@@ -1,179 +1,144 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
-  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fyidocs-my.sharepoint.com/personal/adam_ling_fyi_app/Documents/Desktop/Reporting/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\SallyGarton\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="38" documentId="13_ncr:1_{077FFE60-C398-401C-AF5D-40F2C7465235}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{889A943B-EA55-4D0B-A482-105A4AE1E9B2}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8C1AF3A5-41E1-4112-9522-13BE68A908B6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="19090" yWindow="-110" windowWidth="38620" windowHeight="21100" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Report" sheetId="1" r:id="rId1"/>
     <sheet name="Data - Time" sheetId="2" r:id="rId2"/>
     <sheet name="Settings" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="fyi_CreatedDate">Settings!$B$7</definedName>
+    <definedName name="fyi_EndDate">Settings!$B$9</definedName>
     <definedName name="fyi_PracticeName">Settings!$B$6</definedName>
     <definedName name="fyi_ReportName">Settings!$B$5</definedName>
+    <definedName name="fyi_StartDate">Settings!$B$8</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <pivotCaches>
-    <pivotCache cacheId="9" r:id="rId4"/>
+    <pivotCache cacheId="10" r:id="rId4"/>
   </pivotCaches>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AM2" i="2" l="1"/>
-[...3 lines deleted...]
-  <c r="AM6" i="2"/>
+  <c r="AI2" i="2" l="1"/>
+  <c r="AI3" i="2"/>
+  <c r="AI4" i="2"/>
+  <c r="AI5" i="2"/>
+  <c r="AI6" i="2"/>
+  <c r="B7" i="3" l="1"/>
+  <c r="A2" i="1"/>
+  <c r="A1" i="1"/>
+  <c r="B9" i="3" l="1"/>
+  <c r="B8" i="3"/>
+  <c r="AG2" i="2" l="1"/>
+  <c r="AG4" i="2"/>
+  <c r="AG5" i="2"/>
+  <c r="AG6" i="2"/>
+  <c r="AG3" i="2"/>
+  <c r="AK3" i="2"/>
+  <c r="AK4" i="2"/>
+  <c r="AK5" i="2"/>
+  <c r="AK6" i="2"/>
   <c r="AK2" i="2"/>
-  <c r="AJ3" i="2"/>
-[...3 lines deleted...]
-  <c r="AI2" i="2"/>
   <c r="AH3" i="2"/>
   <c r="AH4" i="2"/>
   <c r="AH5" i="2"/>
   <c r="AH6" i="2"/>
-  <c r="AG2" i="2"/>
-[...21 lines deleted...]
-  <c r="A3" i="1" l="1"/>
+  <c r="AH2" i="2"/>
+  <c r="AF3" i="2"/>
+  <c r="AF4" i="2"/>
+  <c r="AF5" i="2"/>
+  <c r="AF6" i="2"/>
+  <c r="AF2" i="2"/>
+  <c r="AE3" i="2"/>
+  <c r="AE6" i="2"/>
+  <c r="AE4" i="2"/>
+  <c r="AE5" i="2"/>
   <c r="AE2" i="2"/>
-  <c r="AF2" i="2"/>
-  <c r="AH2" i="2" l="1"/>
+  <c r="A3" i="1"/>
+  <c r="AJ3" i="2" l="1"/>
   <c r="AJ2" i="2"/>
-  <c r="AL2" i="2" l="1"/>
+  <c r="AJ4" i="2"/>
+  <c r="AJ5" i="2"/>
+  <c r="AJ6" i="2"/>
 </calcChain>
-</file>
-[...28 lines deleted...]
-</comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="73">
   <si>
-    <t>Manual</t>
-[...1 lines deleted...]
-  <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Client Partner</t>
   </si>
   <si>
     <t>(All)</t>
   </si>
   <si>
     <t>Client Manager</t>
   </si>
   <si>
     <t>Client</t>
   </si>
   <si>
     <t>Job</t>
   </si>
   <si>
     <t>User</t>
   </si>
   <si>
     <t>Opening Balance</t>
@@ -250,56 +215,50 @@
   <si>
     <t>Job Partner</t>
   </si>
   <si>
     <t>Modified by</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Time Type</t>
   </si>
   <si>
     <t>Billable</t>
   </si>
   <si>
     <t>Timesheet Status</t>
   </si>
   <si>
     <t>FYI Job Link</t>
   </si>
   <si>
-    <t>Opening Period (Calc)</t>
-[...4 lines deleted...]
-  <si>
     <t>Opening Balance (Calc)</t>
   </si>
   <si>
     <t>Billable Amount (Calc)</t>
   </si>
   <si>
     <t>Invoiced Amount (Calc)</t>
   </si>
   <si>
     <t>Interim Amount (Calc)</t>
   </si>
   <si>
     <t xml:space="preserve">Write On/Off (Calc) </t>
   </si>
   <si>
     <t>Settings</t>
   </si>
   <si>
     <t>Help</t>
   </si>
   <si>
     <t>Variables</t>
   </si>
   <si>
     <t>Report Name</t>
@@ -337,130 +296,130 @@
   <si>
     <t>Submitted</t>
   </si>
   <si>
     <t>(Multiple Items)</t>
   </si>
   <si>
     <t>Updated formula for billable amount to include opening period where required</t>
   </si>
   <si>
     <t>Closing Balance WIP Formula (Calc)</t>
   </si>
   <si>
     <t>Actual Closing Balance (Calc)</t>
   </si>
   <si>
     <t>Closing Balance</t>
   </si>
   <si>
     <t xml:space="preserve">Out of Period Variance </t>
   </si>
   <si>
     <t>Calculated Closing Balance to allow matching to WIP Reporting, including adding new Out of Period variance column</t>
   </si>
   <si>
-    <t>Version 3.3</t>
-[...4 lines deleted...]
-  <si>
     <t>Where an amount is invoiced in a different period than the one selected. This occurs if a Billable Amount from the current period was invoiced earlier, or if an invoice in the current period relates to a Billable Amount from a different period.</t>
+  </si>
+  <si>
+    <t>Version 3.4</t>
+  </si>
+  <si>
+    <t>Note: Out of Period Variance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Updated all calculation to use modern excel formula, for improved calculation efficiency </t>
+  </si>
+  <si>
+    <t>Updated invoice calc to include &gt;= opening start date</t>
+  </si>
+  <si>
+    <t>Updated Write-off calc to include &gt;= opening start date</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="44" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="d\ mmm\ yyyy"/>
     <numFmt numFmtId="165" formatCode="#,##0.00_ ;[Red]\-#,##0.00\ "/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="dd\ mmm\ yyyy"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...7 lines deleted...]
-      <name val="Tahoma"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -500,165 +459,169 @@
       <left/>
       <right/>
       <top style="thin">
         <color theme="8"/>
       </top>
       <bottom style="thin">
         <color theme="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="14" fontId="0" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="44" fontId="1" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="166" fontId="0" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="167" fontId="0" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" pivotButton="1"/>
-    <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
-  <dxfs count="4">
+  <dxfs count="7">
+    <dxf>
+      <numFmt numFmtId="34" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="34" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="34" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
+    </dxf>
     <dxf>
       <numFmt numFmtId="34" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="34" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="34" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="34" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition1.xml"/></Relationships>
 </file>
 
 <file path=xl/pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
-<pivotCacheDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" saveData="0" refreshOnLoad="1" refreshedBy="Adam Ling" refreshedDate="45664.851426851848" missingItemsLimit="0" createdVersion="8" refreshedVersion="8" minRefreshableVersion="3" recordCount="5" xr:uid="{BE1B0066-E794-431B-9512-8D7762B4DF21}">
+<pivotCacheDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" saveData="0" refreshOnLoad="1" refreshedBy="Sally Garton" refreshedDate="46055.679793518517" missingItemsLimit="0" createdVersion="8" refreshedVersion="8" minRefreshableVersion="3" recordCount="5" xr:uid="{BE1B0066-E794-431B-9512-8D7762B4DF21}">
   <cacheSource type="worksheet">
     <worksheetSource name="Time"/>
   </cacheSource>
-  <cacheFields count="40">
+  <cacheFields count="38">
     <cacheField name="User" numFmtId="0">
       <sharedItems containsNonDate="0" containsString="0" containsBlank="1" count="1">
         <m/>
       </sharedItems>
     </cacheField>
     <cacheField name="Client" numFmtId="0">
       <sharedItems containsNonDate="0" containsString="0" containsBlank="1" count="1">
         <m/>
       </sharedItems>
     </cacheField>
     <cacheField name="Job" numFmtId="0">
       <sharedItems containsNonDate="0" containsString="0" containsBlank="1" count="1">
         <m/>
       </sharedItems>
     </cacheField>
     <cacheField name="Time Category" numFmtId="0">
       <sharedItems containsNonDate="0" containsString="0" containsBlank="1"/>
     </cacheField>
     <cacheField name="Status" numFmtId="0">
       <sharedItems count="5">
         <s v="Draft"/>
         <s v="In Progress"/>
         <s v="Invoiced"/>
         <s v="Locked"/>
         <s v="Submitted"/>
@@ -721,95 +684,89 @@
     </cacheField>
     <cacheField name="Job Partner" numFmtId="0">
       <sharedItems containsNonDate="0" containsString="0" containsBlank="1"/>
     </cacheField>
     <cacheField name="Modified by" numFmtId="0">
       <sharedItems containsNonDate="0" containsString="0" containsBlank="1"/>
     </cacheField>
     <cacheField name="Name" numFmtId="0">
       <sharedItems containsNonDate="0" containsString="0" containsBlank="1"/>
     </cacheField>
     <cacheField name="Quantity" numFmtId="0">
       <sharedItems containsNonDate="0" containsString="0" containsBlank="1"/>
     </cacheField>
     <cacheField name="Time Type" numFmtId="0">
       <sharedItems containsNonDate="0" containsString="0" containsBlank="1"/>
     </cacheField>
     <cacheField name="Billable" numFmtId="0">
       <sharedItems containsNonDate="0" containsString="0" containsBlank="1"/>
     </cacheField>
     <cacheField name="Timesheet Status" numFmtId="0">
       <sharedItems containsNonDate="0" containsString="0" containsBlank="1"/>
     </cacheField>
     <cacheField name="FYI Job Link" numFmtId="0">
       <sharedItems containsNonDate="0" containsString="0" containsBlank="1"/>
     </cacheField>
-    <cacheField name="Opening Period (Calc)" numFmtId="0">
-[...4 lines deleted...]
-    </cacheField>
     <cacheField name="Opening Balance (Calc)" numFmtId="44">
       <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="0" maxValue="0"/>
     </cacheField>
     <cacheField name="Billable Amount (Calc)" numFmtId="44">
       <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="0" maxValue="0"/>
     </cacheField>
-    <cacheField name="Invoiced Amount (Calc)" numFmtId="0">
+    <cacheField name="Invoiced Amount (Calc)" numFmtId="44">
       <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="0" maxValue="0"/>
     </cacheField>
     <cacheField name="Interim Amount (Calc)" numFmtId="44">
       <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="0" maxValue="0"/>
     </cacheField>
-    <cacheField name="Write On/Off (Calc) " numFmtId="0">
+    <cacheField name="Write On/Off (Calc) " numFmtId="44">
       <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="0" maxValue="0"/>
     </cacheField>
-    <cacheField name="Closing Balance WIP Formula (Calc)" numFmtId="0">
+    <cacheField name="Closing Balance WIP Formula (Calc)" numFmtId="44">
       <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="0" maxValue="0"/>
     </cacheField>
     <cacheField name="Actual Closing Balance (Calc)" numFmtId="44">
       <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="0" maxValue="0"/>
     </cacheField>
     <cacheField name="Out of Period Variance" numFmtId="0" formula="ROUND('Actual Closing Balance (Calc)'-'Closing Balance WIP Formula (Calc)',2)" databaseField="0"/>
   </cacheFields>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{725AE2AE-9491-48be-B2B4-4EB974FC3084}">
       <x14:pivotCacheDefinition/>
     </ext>
   </extLst>
 </pivotCacheDefinition>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition1.xml"/></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" xr:uid="{2485B39E-66BC-4CE2-8A4F-3A73437193AB}" name="Report" cacheId="9" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="1" dataCaption="Values" errorCaption="0" showError="1" missingCaption="0" updatedVersion="8" minRefreshableVersion="3" itemPrintTitles="1" createdVersion="8" indent="127" compact="0" outline="1" outlineData="1" compactData="0" multipleFieldFilters="0" fieldListSortAscending="1">
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" xr:uid="{2485B39E-66BC-4CE2-8A4F-3A73437193AB}" name="Report" cacheId="10" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="1" dataCaption="Values" errorCaption="0" showError="1" missingCaption="0" updatedVersion="8" minRefreshableVersion="3" itemPrintTitles="1" createdVersion="8" indent="127" compact="0" outline="1" outlineData="1" compactData="0" multipleFieldFilters="0" fieldListSortAscending="1">
   <location ref="A12:J14" firstHeaderRow="0" firstDataRow="1" firstDataCol="3" rowPageCount="3" colPageCount="1"/>
-  <pivotFields count="40">
+  <pivotFields count="38">
     <pivotField axis="axisRow" compact="0" showAll="0">
       <items count="2">
         <item x="0"/>
         <item t="default" sd="0"/>
       </items>
     </pivotField>
     <pivotField axis="axisRow" compact="0" showAll="0" sortType="ascending" defaultSubtotal="0">
       <items count="1">
         <item sd="0" x="0"/>
       </items>
     </pivotField>
     <pivotField axis="axisRow" compact="0" outline="0" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item sd="0" x="0"/>
       </items>
     </pivotField>
     <pivotField compact="0" showAll="0"/>
     <pivotField axis="axisPage" compact="0" multipleItemSelectionAllowed="1" showAll="0">
       <items count="6">
         <item h="1" x="0"/>
         <item h="1" x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item t="default"/>
@@ -828,52 +785,50 @@
     <pivotField axis="axisPage" compact="0" showAll="0">
       <items count="2">
         <item x="0"/>
         <item t="default"/>
       </items>
     </pivotField>
     <pivotField axis="axisPage" compact="0" showAll="0">
       <items count="2">
         <item sd="0" x="0"/>
         <item t="default"/>
       </items>
     </pivotField>
     <pivotField compact="0" showAll="0"/>
     <pivotField compact="0" numFmtId="164" showAll="0"/>
     <pivotField compact="0" showAll="0"/>
     <pivotField compact="0" showAll="0"/>
     <pivotField compact="0" showAll="0"/>
     <pivotField compact="0" showAll="0"/>
     <pivotField compact="0" showAll="0"/>
     <pivotField compact="0" showAll="0"/>
     <pivotField compact="0" numFmtId="165" showAll="0"/>
     <pivotField compact="0" showAll="0"/>
     <pivotField compact="0" showAll="0"/>
     <pivotField compact="0" showAll="0"/>
     <pivotField compact="0" showAll="0"/>
-    <pivotField compact="0" numFmtId="14" showAll="0"/>
-    <pivotField compact="0" numFmtId="14" showAll="0"/>
     <pivotField dataField="1" compact="0" numFmtId="44" showAll="0"/>
     <pivotField dataField="1" compact="0" numFmtId="44" showAll="0"/>
     <pivotField dataField="1" compact="0" numFmtId="44" showAll="0"/>
     <pivotField dataField="1" compact="0" numFmtId="44" showAll="0"/>
     <pivotField dataField="1" compact="0" numFmtId="44" showAll="0"/>
     <pivotField compact="0" showAll="0"/>
     <pivotField dataField="1" compact="0" numFmtId="44" showAll="0"/>
     <pivotField dataField="1" compact="0" dragToRow="0" dragToCol="0" dragToPage="0" showAll="0" defaultSubtotal="0"/>
   </pivotFields>
   <rowFields count="3">
     <field x="1"/>
     <field x="2"/>
     <field x="0"/>
   </rowFields>
   <rowItems count="2">
     <i>
       <x/>
     </i>
     <i t="grand">
       <x/>
     </i>
   </rowItems>
   <colFields count="1">
     <field x="-2"/>
   </colFields>
@@ -884,144 +839,193 @@
     <i i="1">
       <x v="1"/>
     </i>
     <i i="2">
       <x v="2"/>
     </i>
     <i i="3">
       <x v="3"/>
     </i>
     <i i="4">
       <x v="4"/>
     </i>
     <i i="5">
       <x v="5"/>
     </i>
     <i i="6">
       <x v="6"/>
     </i>
   </colItems>
   <pageFields count="3">
     <pageField fld="4" hier="-1"/>
     <pageField fld="15" hier="-1"/>
     <pageField fld="16" hier="-1"/>
   </pageFields>
   <dataFields count="7">
-    <dataField name="Opening Balance" fld="32" baseField="1" baseItem="0" numFmtId="43"/>
-[...5 lines deleted...]
-    <dataField name="Out of Period Variance " fld="39" baseField="1" baseItem="0" numFmtId="43"/>
+    <dataField name="Opening Balance" fld="30" baseField="1" baseItem="0" numFmtId="43"/>
+    <dataField name="Billable Amount Period" fld="31" baseField="1" baseItem="0" numFmtId="43"/>
+    <dataField name="Invoiced Amount Period" fld="32" baseField="1" baseItem="0" numFmtId="43"/>
+    <dataField name="Interim Amount Period" fld="33" baseField="1" baseItem="0" numFmtId="43"/>
+    <dataField name="Write On/Off Period" fld="34" baseField="1" baseItem="0" numFmtId="43"/>
+    <dataField name="Closing Balance" fld="36" baseField="1" baseItem="0" numFmtId="43"/>
+    <dataField name="Out of Period Variance " fld="37" baseField="1" baseItem="0" numFmtId="43"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1" showRowStripes="0" showColStripes="0" showLastColumn="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" hideValuesRow="1"/>
     </ext>
     <ext xmlns:xpdl="http://schemas.microsoft.com/office/spreadsheetml/2016/pivotdefaultlayout" uri="{747A6164-185A-40DC-8AA5-F01512510D54}">
       <xpdl:pivotTableDefinition16/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Time" displayName="Time" ref="A1:AM6">
-[...1 lines deleted...]
-  <tableColumns count="39">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Time" displayName="Time" ref="A1:AK6">
+  <autoFilter ref="A1:AK6" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
+  <tableColumns count="37">
     <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="User"/>
     <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Client"/>
     <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Job"/>
     <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Time Category"/>
     <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Status"/>
     <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Type"/>
     <tableColumn id="7" xr3:uid="{00000000-0010-0000-0000-000007000000}" name="Date"/>
     <tableColumn id="8" xr3:uid="{00000000-0010-0000-0000-000008000000}" name="Time"/>
     <tableColumn id="9" xr3:uid="{00000000-0010-0000-0000-000009000000}" name="Billable Rate"/>
     <tableColumn id="10" xr3:uid="{00000000-0010-0000-0000-00000A000000}" name="Billable Amount"/>
     <tableColumn id="11" xr3:uid="{00000000-0010-0000-0000-00000B000000}" name="Write On/Off"/>
     <tableColumn id="12" xr3:uid="{00000000-0010-0000-0000-00000C000000}" name="Notes"/>
     <tableColumn id="13" xr3:uid="{00000000-0010-0000-0000-00000D000000}" name="Invoiced Amount"/>
     <tableColumn id="14" xr3:uid="{00000000-0010-0000-0000-00000E000000}" name="Modified on"/>
     <tableColumn id="15" xr3:uid="{00000000-0010-0000-0000-00000F000000}" name="Client Group"/>
     <tableColumn id="16" xr3:uid="{00000000-0010-0000-0000-000010000000}" name="Client Manager"/>
     <tableColumn id="17" xr3:uid="{00000000-0010-0000-0000-000011000000}" name="Client Partner"/>
     <tableColumn id="18" xr3:uid="{00000000-0010-0000-0000-000012000000}" name="Created by"/>
     <tableColumn id="19" xr3:uid="{00000000-0010-0000-0000-000013000000}" name="Created on"/>
     <tableColumn id="20" xr3:uid="{00000000-0010-0000-0000-000014000000}" name="Invoiced Date"/>
     <tableColumn id="21" xr3:uid="{00000000-0010-0000-0000-000015000000}" name="Job Client"/>
     <tableColumn id="22" xr3:uid="{00000000-0010-0000-0000-000016000000}" name="Job Manager"/>
     <tableColumn id="23" xr3:uid="{00000000-0010-0000-0000-000017000000}" name="Job Partner"/>
     <tableColumn id="24" xr3:uid="{00000000-0010-0000-0000-000018000000}" name="Modified by"/>
     <tableColumn id="25" xr3:uid="{00000000-0010-0000-0000-000019000000}" name="Name"/>
     <tableColumn id="26" xr3:uid="{00000000-0010-0000-0000-00001A000000}" name="Quantity"/>
     <tableColumn id="27" xr3:uid="{00000000-0010-0000-0000-00001B000000}" name="Time Type"/>
     <tableColumn id="28" xr3:uid="{00000000-0010-0000-0000-00001C000000}" name="Billable"/>
     <tableColumn id="29" xr3:uid="{00000000-0010-0000-0000-00001D000000}" name="Timesheet Status"/>
     <tableColumn id="30" xr3:uid="{00000000-0010-0000-0000-00001E000000}" name="FYI Job Link"/>
-    <tableColumn id="31" xr3:uid="{00000000-0010-0000-0000-00001F000000}" name="Opening Period (Calc)"/>
-[...2 lines deleted...]
-      <calculatedColumnFormula>IF(Time[[#This Row],[Status]]="Draft",
+    <tableColumn id="33" xr3:uid="{00000000-0010-0000-0000-000021000000}" name="Opening Balance (Calc)" dataDxfId="6">
+      <calculatedColumnFormula>_xlfn.LET(
+  _xlpm.s, fyi_StartDate,
+  _xlpm.st, Time[[#This Row],[Status]],
+  _xlpm.t,  Time[[#This Row],[Type]],
+  _xlpm.d,  Time[[#This Row],[Date]],
+  _xlpm.inv, Time[[#This Row],[Invoiced Date]],
+  _xlpm.amt, Time[[#This Row],[Billable Amount]],
+  _xlpm.dBeforeStart, _xlpm.d &lt; _xlpm.s,
+  _xlpm.isInterimSubLock, AND(_xlpm.t="Interim", OR(_xlpm.st="Submitted", _xlpm.st="Locked")),
+  _xlpm.invBlank, OR(_xlpm.inv="", ISBLANK(_xlpm.inv)),
+  IF(_xlpm.st="Draft", 0,
+    IF(_xlpm.dBeforeStart,
+      IF( OR(_xlpm.isInterimSubLock, _xlpm.invBlank, _xlpm.inv&gt;=_xlpm.s), _xlpm.amt, 0 ),
+      IF(_xlpm.inv=_xlpm.s, _xlpm.amt, 0)
+    )
+  )
+)</calculatedColumnFormula>
+    </tableColumn>
+    <tableColumn id="34" xr3:uid="{00000000-0010-0000-0000-000022000000}" name="Billable Amount (Calc)" dataDxfId="5">
+      <calculatedColumnFormula>_xlfn.LET(
+  _xlpm.s, fyi_StartDate,
+  _xlpm.e, fyi_EndDate,
+  _xlpm.t, Time[[#This Row],[Type]],
+  _xlpm.d, Time[[#This Row],[Date]],
+  _xlpm.amt, Time[[#This Row],[Billable Amount]],
+  _xlpm.isTD, OR(_xlpm.t="Time", _xlpm.t="Disbursement"),
+  _xlpm.inWin, AND(_xlpm.d&gt;=_xlpm.s, _xlpm.d&lt;=_xlpm.e),
+  IF(AND(_xlpm.isTD, _xlpm.inWin), _xlpm.amt, 0)
+)</calculatedColumnFormula>
+    </tableColumn>
+    <tableColumn id="35" xr3:uid="{00000000-0010-0000-0000-000023000000}" name="Invoiced Amount (Calc)" dataDxfId="4">
+      <calculatedColumnFormula>_xlfn.LET(
+  _xlpm.s, fyi_StartDate,
+  _xlpm.e, fyi_EndDate,
+  _xlpm.inv, Time[[#This Row],[Invoiced Date]],
+  _xlpm.amt, Time[[#This Row],[Invoiced Amount]],
+  IF(AND(_xlpm.inv&lt;&gt;"", _xlpm.inv&gt;=_xlpm.s, _xlpm.inv&lt;=_xlpm.e), _xlpm.amt, 0)
+)</calculatedColumnFormula>
+    </tableColumn>
+    <tableColumn id="36" xr3:uid="{00000000-0010-0000-0000-000024000000}" name="Interim Amount (Calc)" dataDxfId="3">
+      <calculatedColumnFormula>_xlfn.LET(
+  _xlpm.s, fyi_StartDate,
+  _xlpm.e, fyi_EndDate,
+  _xlpm.t, Time[[#This Row],[Type]],
+  _xlpm.d, Time[[#This Row],[Date]],
+  _xlpm.r, Time[[#This Row],[Billable Rate]],
+  _xlpm.inWin, AND(_xlpm.d&gt;=_xlpm.s, _xlpm.d&lt;=_xlpm.e),
+  IF(AND(_xlpm.t="Interim", _xlpm.inWin), ABS(_xlpm.r), 0)
+)</calculatedColumnFormula>
+    </tableColumn>
+    <tableColumn id="37" xr3:uid="{00000000-0010-0000-0000-000025000000}" name="Write On/Off (Calc) " dataDxfId="2">
+      <calculatedColumnFormula>_xlfn.LET(
+  _xlpm.s, fyi_StartDate,
+  _xlpm.e, fyi_EndDate,
+  IF(Time[[#This Row],[Invoiced Date]]="",
     0,
-    IF(AND(Time[[#This Row],[Type]]="Interim", OR(Time[[#This Row],[Status]]="Submitted",Time[[#This Row],[Status]]="Locked"),Time[[#This Row],[Date]]&lt;Time[[#This Row],[Opening Period (Calc)]]),
-[...8 lines deleted...]
-                )))))</calculatedColumnFormula>
+    IF(AND(Time[[#This Row],[Invoiced Date]]&gt;=_xlpm.s, Time[[#This Row],[Invoiced Date]]&lt;=_xlpm.e), Time[[#This Row],[Write On/Off]], 0)
+  )
+)</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="34" xr3:uid="{00000000-0010-0000-0000-000022000000}" name="Billable Amount (Calc)" dataDxfId="2">
-[...15 lines deleted...]
-      <calculatedColumnFormula>Time[[#This Row],[Opening Balance (Calc)]]+Time[[#This Row],[Billable Amount (Calc)]]-Time[[#This Row],[Invoiced Amount (Calc)]]-Time[[#This Row],[Interim Amount (Calc)]]+Time[[#This Row],[Write On/Off (Calc) ]]</calculatedColumnFormula>
+    <tableColumn id="38" xr3:uid="{00000000-0010-0000-0000-000026000000}" name="Closing Balance WIP Formula (Calc)" dataDxfId="1">
+      <calculatedColumnFormula>Time[[#This Row],[Opening Balance (Calc)]] +
+ Time[[#This Row],[Billable Amount (Calc)]] -
+ Time[[#This Row],[Invoiced Amount (Calc)]] -
+ Time[[#This Row],[Interim Amount (Calc)]] +
+ Time[[#This Row],[Write On/Off (Calc) ]]</calculatedColumnFormula>
     </tableColumn>
     <tableColumn id="39" xr3:uid="{C04D6A6D-BF5B-4555-A0E0-FA7815716123}" name="Actual Closing Balance (Calc)" dataDxfId="0">
-      <calculatedColumnFormula>IF(Time[[#This Row],[Status]] = "Draft",0,
-[...3 lines deleted...]
-       0))))</calculatedColumnFormula>
+      <calculatedColumnFormula>_xlfn.LET(
+  _xlpm.s,  fyi_StartDate,
+  _xlpm.e,  fyi_EndDate,
+  _xlpm.st, Time[[#This Row],[Status]],
+  _xlpm.t,  Time[[#This Row],[Type]],
+  _xlpm.d,  Time[[#This Row],[Date]],
+  _xlpm.inv, Time[[#This Row],[Invoiced Date]],
+  _xlpm.amt, Time[[#This Row],[Billable Amount]],
+  _xlpm.inE, _xlpm.d&lt;=_xlpm.e,
+  _xlpm.invBlank, OR(_xlpm.inv="", ISBLANK(_xlpm.inv)),
+  _xlpm.invBetween, AND(_xlpm.inv&gt;=_xlpm.s, _xlpm.inv&lt;=_xlpm.e),
+  _xlpm.invGEe, _xlpm.inv&gt;=_xlpm.e,
+  IF(_xlpm.st="Draft", 0,
+    IF(AND(_xlpm.st="Invoiced", _xlpm.invBetween, _xlpm.inE), 0,
+      IF(AND(_xlpm.inE, OR(_xlpm.invBlank, _xlpm.invGEe)), _xlpm.amt,
+        IF(AND(_xlpm.t="Interim", _xlpm.inE, OR(_xlpm.st="Submitted", _xlpm.st="Locked")), _xlpm.amt, 0)
+      )
+    )
+  )
+)</calculatedColumnFormula>
     </tableColumn>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -1280,967 +1284,1241 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.fyidocs.com/hc/en-us/articles/22694517884953" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFDAE3F3"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N16"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="D6" sqref="D6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.140625" defaultRowHeight="12.75" customHeight="1" outlineLevelRow="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="10.109375" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="40.85546875" style="1" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="9.7109375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="40.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="11.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="9.6640625" style="1" customWidth="1"/>
     <col min="5" max="5" width="22" style="1" bestFit="1" customWidth="1"/>
-    <col min="6" max="7" width="22.85546875" style="1" bestFit="1" customWidth="1"/>
-[...36 lines deleted...]
-    <col min="64" max="16384" width="10.140625" style="1"/>
+    <col min="6" max="7" width="22.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="21.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="10" width="19.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="21.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="5.5546875" style="1" customWidth="1"/>
+    <col min="13" max="13" width="8.5546875" style="1" customWidth="1"/>
+    <col min="14" max="15" width="7.5546875" style="1" customWidth="1"/>
+    <col min="16" max="16" width="5.5546875" style="1" customWidth="1"/>
+    <col min="17" max="17" width="8.5546875" style="1" customWidth="1"/>
+    <col min="18" max="18" width="7.5546875" style="1" customWidth="1"/>
+    <col min="19" max="20" width="5.5546875" style="1" customWidth="1"/>
+    <col min="21" max="21" width="7.5546875" style="1" customWidth="1"/>
+    <col min="22" max="24" width="5.5546875" style="1" customWidth="1"/>
+    <col min="25" max="25" width="7.5546875" style="1" customWidth="1"/>
+    <col min="26" max="27" width="5.5546875" style="1" customWidth="1"/>
+    <col min="28" max="28" width="7.5546875" style="1" customWidth="1"/>
+    <col min="29" max="29" width="5.5546875" style="1" customWidth="1"/>
+    <col min="30" max="30" width="7.5546875" style="1" customWidth="1"/>
+    <col min="31" max="32" width="5.5546875" style="1" customWidth="1"/>
+    <col min="33" max="33" width="7.5546875" style="1" customWidth="1"/>
+    <col min="34" max="34" width="5.5546875" style="1" customWidth="1"/>
+    <col min="35" max="35" width="8.5546875" style="1" customWidth="1"/>
+    <col min="36" max="37" width="5.5546875" style="1" customWidth="1"/>
+    <col min="38" max="38" width="8.5546875" style="1" customWidth="1"/>
+    <col min="39" max="39" width="7.5546875" style="1" customWidth="1"/>
+    <col min="40" max="40" width="5.5546875" style="1" customWidth="1"/>
+    <col min="41" max="41" width="7.5546875" style="1" customWidth="1"/>
+    <col min="42" max="42" width="5.5546875" style="1" customWidth="1"/>
+    <col min="43" max="44" width="4.5546875" style="1" customWidth="1"/>
+    <col min="45" max="49" width="7.5546875" style="1" customWidth="1"/>
+    <col min="50" max="55" width="4.5546875" style="1" customWidth="1"/>
+    <col min="56" max="56" width="5.5546875" style="1" customWidth="1"/>
+    <col min="57" max="57" width="4.5546875" style="1" customWidth="1"/>
+    <col min="58" max="60" width="5.5546875" style="1" customWidth="1"/>
+    <col min="61" max="61" width="6.6640625" style="1" customWidth="1"/>
+    <col min="62" max="62" width="10.88671875" style="1" customWidth="1"/>
+    <col min="63" max="63" width="10.109375" style="1" customWidth="1"/>
+    <col min="64" max="16384" width="10.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="2" t="str">
         <f>fyi_ReportName</f>
         <v>Report Name</v>
       </c>
     </row>
-    <row r="2" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="3" t="str">
         <f>fyi_PracticeName</f>
         <v>Practice Name</v>
       </c>
     </row>
-    <row r="3" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="4" t="str">
-        <f ca="1">"For the period " &amp; TEXT( $B$5,"d mmmm yyy") &amp; " to " &amp;  TEXT( $B$6,"d mmmm yyy")</f>
-[...9 lines deleted...]
-      </c>
+        <f ca="1">"For the period " &amp; TEXT( fyi_StartDate,"d mmmm yyy") &amp; " to " &amp;  TEXT( fyi_EndDate,"d mmmm yyy")</f>
+        <v>For the period 1 January 2026 to 31 January 2026</v>
+      </c>
+      <c r="J3" s="26" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="5"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
-      <c r="J4" s="31" t="s">
-[...16 lines deleted...]
-      <c r="D5" s="10"/>
+      <c r="J4" s="28" t="s">
+        <v>67</v>
+      </c>
+      <c r="K4" s="28"/>
+      <c r="L4" s="28"/>
+      <c r="M4" s="27"/>
+      <c r="N4" s="27"/>
+    </row>
+    <row r="5" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="4"/>
+      <c r="B5" s="8"/>
+      <c r="C5" s="8"/>
+      <c r="D5" s="9"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
-      <c r="J5" s="31"/>
-[...13 lines deleted...]
-      <c r="C6" s="9"/>
+      <c r="J5" s="28"/>
+      <c r="K5" s="28"/>
+      <c r="L5" s="28"/>
+      <c r="M5" s="27"/>
+      <c r="N5" s="27"/>
+    </row>
+    <row r="6" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="4"/>
+      <c r="B6" s="8"/>
+      <c r="C6" s="8"/>
       <c r="D6" s="5"/>
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
-      <c r="J6" s="31"/>
-[...14 lines deleted...]
-        <v>17</v>
+      <c r="J6" s="28"/>
+      <c r="K6" s="28"/>
+      <c r="L6" s="28"/>
+      <c r="M6" s="27"/>
+      <c r="N6" s="27"/>
+    </row>
+    <row r="7" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J7" s="28"/>
+      <c r="K7" s="28"/>
+      <c r="L7" s="28"/>
+      <c r="M7" s="27"/>
+      <c r="N7" s="27"/>
+    </row>
+    <row r="8" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="24" t="s">
+        <v>16</v>
       </c>
       <c r="B8" t="s">
-        <v>63</v>
-[...8 lines deleted...]
-      <c r="A9" s="26" t="s">
+        <v>60</v>
+      </c>
+      <c r="J8" s="28"/>
+      <c r="K8" s="28"/>
+      <c r="L8" s="28"/>
+      <c r="M8" s="27"/>
+      <c r="N8" s="27"/>
+    </row>
+    <row r="9" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="24" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" t="s">
+        <v>3</v>
+      </c>
+      <c r="J9" s="28"/>
+      <c r="K9" s="28"/>
+      <c r="L9" s="28"/>
+      <c r="M9" s="27"/>
+      <c r="N9" s="27"/>
+    </row>
+    <row r="10" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="12" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="B9" t="s">
-[...18 lines deleted...]
-      <c r="A12" s="26" t="s">
+      <c r="B12" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="26" t="s">
+      <c r="C12" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="C12" s="26" t="s">
+      <c r="D12" t="s">
         <v>8</v>
       </c>
-      <c r="D12" t="s">
+      <c r="E12" t="s">
         <v>9</v>
       </c>
-      <c r="E12" t="s">
+      <c r="F12" t="s">
         <v>10</v>
       </c>
-      <c r="F12" t="s">
+      <c r="G12" t="s">
         <v>11</v>
       </c>
-      <c r="G12" t="s">
+      <c r="H12" t="s">
         <v>12</v>
       </c>
-      <c r="H12" t="s">
+      <c r="I12" t="s">
+        <v>64</v>
+      </c>
+      <c r="J12" t="s">
+        <v>65</v>
+      </c>
+      <c r="K12"/>
+    </row>
+    <row r="13" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" t="s">
         <v>13</v>
-      </c>
-[...10 lines deleted...]
-        <v>14</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13" s="11">
-[...17 lines deleted...]
-      <c r="J13" s="11">
+      <c r="D13" s="10">
+        <v>0</v>
+      </c>
+      <c r="E13" s="10">
+        <v>0</v>
+      </c>
+      <c r="F13" s="10">
+        <v>0</v>
+      </c>
+      <c r="G13" s="10">
+        <v>0</v>
+      </c>
+      <c r="H13" s="10">
+        <v>0</v>
+      </c>
+      <c r="I13" s="10">
+        <v>0</v>
+      </c>
+      <c r="J13" s="10">
         <v>0</v>
       </c>
       <c r="K13"/>
     </row>
-    <row r="14" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
-      <c r="D14" s="11">
-[...17 lines deleted...]
-      <c r="J14" s="11">
+      <c r="D14" s="10">
+        <v>0</v>
+      </c>
+      <c r="E14" s="10">
+        <v>0</v>
+      </c>
+      <c r="F14" s="10">
+        <v>0</v>
+      </c>
+      <c r="G14" s="10">
+        <v>0</v>
+      </c>
+      <c r="H14" s="10">
+        <v>0</v>
+      </c>
+      <c r="I14" s="10">
+        <v>0</v>
+      </c>
+      <c r="J14" s="10">
         <v>0</v>
       </c>
       <c r="K14"/>
     </row>
-    <row r="15" spans="1:14" ht="15" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A15"/>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
     </row>
-    <row r="16" spans="1:14" ht="15" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A16"/>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="J4:L9"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="60" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;D &amp;T&amp;C&amp;F&amp;R&amp;N</oddFooter>
   </headerFooter>
   <ignoredErrors>
-    <ignoredError sqref="A1:BJ1 K16:BJ16 A7:I7 A6 D6:I6 L11:BJ14 K15:BJ15 A5 A4:B4 D4:I4 D5:I5 A2:B3 D2:BJ2 O8:BJ8 O7:BJ7 O6:BJ6 O9:BJ10 O4:BJ4 O5:BJ5 D3:I3 O3:BJ3" numberStoredAsText="1"/>
+    <ignoredError sqref="A1:BJ1 K16:BJ16 A7:I7 D6:I6 L11:BJ14 K15:BJ15 D4:I4 E5:I5 A2:B2 D2:BJ2 O8:BJ8 O7:BJ7 O6:BJ6 O9:BJ10 O4:BJ4 O5:BJ5 D3:I3 O3:BJ3 B3" numberStoredAsText="1"/>
   </ignoredErrors>
-  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FFE7E6E6"/>
   </sheetPr>
-  <dimension ref="A1:AM6"/>
+  <dimension ref="A1:AK6"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+    <sheetView showGridLines="0" topLeftCell="AD1" workbookViewId="0">
+      <selection activeCell="AI1" sqref="AI1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="17.5703125" bestFit="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="46.42578125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="17.5546875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="60.33203125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="55.33203125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="17.33203125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="10.33203125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="13.5546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="11.5546875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="7.6640625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="14.44140625" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="15.109375" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="29.33203125" customWidth="1"/>
+    <col min="13" max="13" width="18.5546875" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="14.33203125" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="46.44140625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="17" bestFit="1" customWidth="1"/>
-    <col min="17" max="17" width="16.42578125" bestFit="1" customWidth="1"/>
-    <col min="18" max="18" width="17.5703125" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="16.44140625" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="17.5546875" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="13" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="15.5703125" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="25" max="25" width="91.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="15.5546875" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="60.33203125" bestFit="1" customWidth="1"/>
+    <col min="22" max="23" width="16.44140625" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="17.5546875" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="91.33203125" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="11" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="25" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="10" bestFit="1" customWidth="1"/>
-    <col min="29" max="29" width="18.7109375" bestFit="1" customWidth="1"/>
+    <col min="29" max="29" width="18.6640625" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="81" bestFit="1" customWidth="1"/>
-    <col min="31" max="31" width="22.85546875" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="39" max="39" width="29" bestFit="1" customWidth="1"/>
+    <col min="31" max="31" width="24" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="23.33203125" bestFit="1" customWidth="1"/>
+    <col min="33" max="33" width="24.33203125" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="23.109375" bestFit="1" customWidth="1"/>
+    <col min="35" max="35" width="21.33203125" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="22.6640625" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="29" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:37" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1" t="s">
         <v>6</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1" t="s">
         <v>16</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>17</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>18</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>19</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>20</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>21</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" t="s">
         <v>22</v>
       </c>
-      <c r="K1" t="s">
+      <c r="L1" t="s">
         <v>23</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>24</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>25</v>
       </c>
-      <c r="N1" t="s">
+      <c r="O1" t="s">
         <v>26</v>
       </c>
-      <c r="O1" t="s">
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>2</v>
+      </c>
+      <c r="R1" t="s">
         <v>27</v>
       </c>
-      <c r="P1" t="s">
-[...5 lines deleted...]
-      <c r="R1" t="s">
+      <c r="S1" t="s">
         <v>28</v>
       </c>
-      <c r="S1" t="s">
+      <c r="T1" t="s">
         <v>29</v>
       </c>
-      <c r="T1" t="s">
+      <c r="U1" t="s">
         <v>30</v>
       </c>
-      <c r="U1" t="s">
+      <c r="V1" t="s">
         <v>31</v>
       </c>
-      <c r="V1" t="s">
+      <c r="W1" t="s">
         <v>32</v>
       </c>
-      <c r="W1" t="s">
+      <c r="X1" t="s">
         <v>33</v>
       </c>
-      <c r="X1" t="s">
+      <c r="Y1" t="s">
         <v>34</v>
       </c>
-      <c r="Y1" t="s">
+      <c r="Z1" t="s">
         <v>35</v>
       </c>
-      <c r="Z1" t="s">
+      <c r="AA1" t="s">
         <v>36</v>
       </c>
-      <c r="AA1" t="s">
+      <c r="AB1" t="s">
         <v>37</v>
       </c>
-      <c r="AB1" t="s">
+      <c r="AC1" t="s">
         <v>38</v>
       </c>
-      <c r="AC1" t="s">
+      <c r="AD1" t="s">
         <v>39</v>
       </c>
-      <c r="AD1" t="s">
+      <c r="AE1" t="s">
         <v>40</v>
       </c>
-      <c r="AE1" t="s">
+      <c r="AF1" t="s">
         <v>41</v>
       </c>
-      <c r="AF1" t="s">
+      <c r="AG1" t="s">
         <v>42</v>
       </c>
-      <c r="AG1" t="s">
+      <c r="AH1" t="s">
         <v>43</v>
       </c>
-      <c r="AH1" t="s">
+      <c r="AI1" t="s">
         <v>44</v>
       </c>
-      <c r="AI1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AJ1" t="s">
-        <v>46</v>
+        <v>62</v>
       </c>
       <c r="AK1" t="s">
-        <v>47</v>
-[...8 lines deleted...]
-    <row r="2" spans="1:39" x14ac:dyDescent="0.25">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2" spans="1:37" ht="14.4" x14ac:dyDescent="0.3">
       <c r="E2" t="s">
+        <v>55</v>
+      </c>
+      <c r="G2" s="11"/>
+      <c r="H2" s="12"/>
+      <c r="I2" s="12"/>
+      <c r="J2" s="12"/>
+      <c r="K2" s="12"/>
+      <c r="M2" s="12"/>
+      <c r="N2" s="11"/>
+      <c r="S2" s="11"/>
+      <c r="Z2" s="12"/>
+      <c r="AE2" s="13">
+        <f ca="1">_xlfn.LET(
+  _xlpm.s, fyi_StartDate,
+  _xlpm.st, Time[[#This Row],[Status]],
+  _xlpm.t,  Time[[#This Row],[Type]],
+  _xlpm.d,  Time[[#This Row],[Date]],
+  _xlpm.inv, Time[[#This Row],[Invoiced Date]],
+  _xlpm.amt, Time[[#This Row],[Billable Amount]],
+  _xlpm.dBeforeStart, _xlpm.d &lt; _xlpm.s,
+  _xlpm.isInterimSubLock, AND(_xlpm.t="Interim", OR(_xlpm.st="Submitted", _xlpm.st="Locked")),
+  _xlpm.invBlank, OR(_xlpm.inv="", ISBLANK(_xlpm.inv)),
+  IF(_xlpm.st="Draft", 0,
+    IF(_xlpm.dBeforeStart,
+      IF( OR(_xlpm.isInterimSubLock, _xlpm.invBlank, _xlpm.inv&gt;=_xlpm.s), _xlpm.amt, 0 ),
+      IF(_xlpm.inv=_xlpm.s, _xlpm.amt, 0)
+    )
+  )
+)</f>
+        <v>0</v>
+      </c>
+      <c r="AF2" s="13">
+        <f ca="1">_xlfn.LET(
+  _xlpm.s, fyi_StartDate,
+  _xlpm.e, fyi_EndDate,
+  _xlpm.t, Time[[#This Row],[Type]],
+  _xlpm.d, Time[[#This Row],[Date]],
+  _xlpm.amt, Time[[#This Row],[Billable Amount]],
+  _xlpm.isTD, OR(_xlpm.t="Time", _xlpm.t="Disbursement"),
+  _xlpm.inWin, AND(_xlpm.d&gt;=_xlpm.s, _xlpm.d&lt;=_xlpm.e),
+  IF(AND(_xlpm.isTD, _xlpm.inWin), _xlpm.amt, 0)
+)</f>
+        <v>0</v>
+      </c>
+      <c r="AG2" s="13">
+        <f ca="1">_xlfn.LET(
+  _xlpm.s, fyi_StartDate,
+  _xlpm.e, fyi_EndDate,
+  _xlpm.inv, Time[[#This Row],[Invoiced Date]],
+  _xlpm.amt, Time[[#This Row],[Invoiced Amount]],
+  IF(AND(_xlpm.inv&lt;&gt;"", _xlpm.inv&gt;=_xlpm.s, _xlpm.inv&lt;=_xlpm.e), _xlpm.amt, 0)
+)</f>
+        <v>0</v>
+      </c>
+      <c r="AH2" s="13">
+        <f ca="1">_xlfn.LET(
+  _xlpm.s, fyi_StartDate,
+  _xlpm.e, fyi_EndDate,
+  _xlpm.t, Time[[#This Row],[Type]],
+  _xlpm.d, Time[[#This Row],[Date]],
+  _xlpm.r, Time[[#This Row],[Billable Rate]],
+  _xlpm.inWin, AND(_xlpm.d&gt;=_xlpm.s, _xlpm.d&lt;=_xlpm.e),
+  IF(AND(_xlpm.t="Interim", _xlpm.inWin), ABS(_xlpm.r), 0)
+)</f>
+        <v>0</v>
+      </c>
+      <c r="AI2" s="13">
+        <f>_xlfn.LET(
+  _xlpm.s, fyi_StartDate,
+  _xlpm.e, fyi_EndDate,
+  IF(Time[[#This Row],[Invoiced Date]]="",
+    0,
+    IF(AND(Time[[#This Row],[Invoiced Date]]&gt;=_xlpm.s, Time[[#This Row],[Invoiced Date]]&lt;=_xlpm.e), Time[[#This Row],[Write On/Off]], 0)
+  )
+)</f>
+        <v>0</v>
+      </c>
+      <c r="AJ2" s="13">
+        <f ca="1">Time[[#This Row],[Opening Balance (Calc)]] +
+ Time[[#This Row],[Billable Amount (Calc)]] -
+ Time[[#This Row],[Invoiced Amount (Calc)]] -
+ Time[[#This Row],[Interim Amount (Calc)]] +
+ Time[[#This Row],[Write On/Off (Calc) ]]</f>
+        <v>0</v>
+      </c>
+      <c r="AK2" s="13">
+        <f ca="1">_xlfn.LET(
+  _xlpm.s,  fyi_StartDate,
+  _xlpm.e,  fyi_EndDate,
+  _xlpm.st, Time[[#This Row],[Status]],
+  _xlpm.t,  Time[[#This Row],[Type]],
+  _xlpm.d,  Time[[#This Row],[Date]],
+  _xlpm.inv, Time[[#This Row],[Invoiced Date]],
+  _xlpm.amt, Time[[#This Row],[Billable Amount]],
+  _xlpm.inE, _xlpm.d&lt;=_xlpm.e,
+  _xlpm.invBlank, OR(_xlpm.inv="", ISBLANK(_xlpm.inv)),
+  _xlpm.invBetween, AND(_xlpm.inv&gt;=_xlpm.s, _xlpm.inv&lt;=_xlpm.e),
+  _xlpm.invGEe, _xlpm.inv&gt;=_xlpm.e,
+  IF(_xlpm.st="Draft", 0,
+    IF(AND(_xlpm.st="Invoiced", _xlpm.invBetween, _xlpm.inE), 0,
+      IF(AND(_xlpm.inE, OR(_xlpm.invBlank, _xlpm.invGEe)), _xlpm.amt,
+        IF(AND(_xlpm.t="Interim", _xlpm.inE, OR(_xlpm.st="Submitted", _xlpm.st="Locked")), _xlpm.amt, 0)
+      )
+    )
+  )
+)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E3" t="s">
+        <v>56</v>
+      </c>
+      <c r="AE3" s="13">
+        <f ca="1">_xlfn.LET(
+  _xlpm.s, fyi_StartDate,
+  _xlpm.st, Time[[#This Row],[Status]],
+  _xlpm.t,  Time[[#This Row],[Type]],
+  _xlpm.d,  Time[[#This Row],[Date]],
+  _xlpm.inv, Time[[#This Row],[Invoiced Date]],
+  _xlpm.amt, Time[[#This Row],[Billable Amount]],
+  _xlpm.dBeforeStart, _xlpm.d &lt; _xlpm.s,
+  _xlpm.isInterimSubLock, AND(_xlpm.t="Interim", OR(_xlpm.st="Submitted", _xlpm.st="Locked")),
+  _xlpm.invBlank, OR(_xlpm.inv="", ISBLANK(_xlpm.inv)),
+  IF(_xlpm.st="Draft", 0,
+    IF(_xlpm.dBeforeStart,
+      IF( OR(_xlpm.isInterimSubLock, _xlpm.invBlank, _xlpm.inv&gt;=_xlpm.s), _xlpm.amt, 0 ),
+      IF(_xlpm.inv=_xlpm.s, _xlpm.amt, 0)
+    )
+  )
+)</f>
+        <v>0</v>
+      </c>
+      <c r="AF3" s="13">
+        <f ca="1">_xlfn.LET(
+  _xlpm.s, fyi_StartDate,
+  _xlpm.e, fyi_EndDate,
+  _xlpm.t, Time[[#This Row],[Type]],
+  _xlpm.d, Time[[#This Row],[Date]],
+  _xlpm.amt, Time[[#This Row],[Billable Amount]],
+  _xlpm.isTD, OR(_xlpm.t="Time", _xlpm.t="Disbursement"),
+  _xlpm.inWin, AND(_xlpm.d&gt;=_xlpm.s, _xlpm.d&lt;=_xlpm.e),
+  IF(AND(_xlpm.isTD, _xlpm.inWin), _xlpm.amt, 0)
+)</f>
+        <v>0</v>
+      </c>
+      <c r="AG3" s="13">
+        <f ca="1">_xlfn.LET(
+  _xlpm.s, fyi_StartDate,
+  _xlpm.e, fyi_EndDate,
+  _xlpm.inv, Time[[#This Row],[Invoiced Date]],
+  _xlpm.amt, Time[[#This Row],[Invoiced Amount]],
+  IF(AND(_xlpm.inv&lt;&gt;"", _xlpm.inv&gt;=_xlpm.s, _xlpm.inv&lt;=_xlpm.e), _xlpm.amt, 0)
+)</f>
+        <v>0</v>
+      </c>
+      <c r="AH3" s="13">
+        <f ca="1">_xlfn.LET(
+  _xlpm.s, fyi_StartDate,
+  _xlpm.e, fyi_EndDate,
+  _xlpm.t, Time[[#This Row],[Type]],
+  _xlpm.d, Time[[#This Row],[Date]],
+  _xlpm.r, Time[[#This Row],[Billable Rate]],
+  _xlpm.inWin, AND(_xlpm.d&gt;=_xlpm.s, _xlpm.d&lt;=_xlpm.e),
+  IF(AND(_xlpm.t="Interim", _xlpm.inWin), ABS(_xlpm.r), 0)
+)</f>
+        <v>0</v>
+      </c>
+      <c r="AI3" s="13">
+        <f>_xlfn.LET(
+  _xlpm.s, fyi_StartDate,
+  _xlpm.e, fyi_EndDate,
+  IF(Time[[#This Row],[Invoiced Date]]="",
+    0,
+    IF(AND(Time[[#This Row],[Invoiced Date]]&gt;=_xlpm.s, Time[[#This Row],[Invoiced Date]]&lt;=_xlpm.e), Time[[#This Row],[Write On/Off]], 0)
+  )
+)</f>
+        <v>0</v>
+      </c>
+      <c r="AJ3" s="13">
+        <f ca="1">Time[[#This Row],[Opening Balance (Calc)]] +
+ Time[[#This Row],[Billable Amount (Calc)]] -
+ Time[[#This Row],[Invoiced Amount (Calc)]] -
+ Time[[#This Row],[Interim Amount (Calc)]] +
+ Time[[#This Row],[Write On/Off (Calc) ]]</f>
+        <v>0</v>
+      </c>
+      <c r="AK3" s="13">
+        <f ca="1">_xlfn.LET(
+  _xlpm.s,  fyi_StartDate,
+  _xlpm.e,  fyi_EndDate,
+  _xlpm.st, Time[[#This Row],[Status]],
+  _xlpm.t,  Time[[#This Row],[Type]],
+  _xlpm.d,  Time[[#This Row],[Date]],
+  _xlpm.inv, Time[[#This Row],[Invoiced Date]],
+  _xlpm.amt, Time[[#This Row],[Billable Amount]],
+  _xlpm.inE, _xlpm.d&lt;=_xlpm.e,
+  _xlpm.invBlank, OR(_xlpm.inv="", ISBLANK(_xlpm.inv)),
+  _xlpm.invBetween, AND(_xlpm.inv&gt;=_xlpm.s, _xlpm.inv&lt;=_xlpm.e),
+  _xlpm.invGEe, _xlpm.inv&gt;=_xlpm.e,
+  IF(_xlpm.st="Draft", 0,
+    IF(AND(_xlpm.st="Invoiced", _xlpm.invBetween, _xlpm.inE), 0,
+      IF(AND(_xlpm.inE, OR(_xlpm.invBlank, _xlpm.invGEe)), _xlpm.amt,
+        IF(AND(_xlpm.t="Interim", _xlpm.inE, OR(_xlpm.st="Submitted", _xlpm.st="Locked")), _xlpm.amt, 0)
+      )
+    )
+  )
+)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E4" t="s">
+        <v>57</v>
+      </c>
+      <c r="AE4" s="13">
+        <f ca="1">_xlfn.LET(
+  _xlpm.s, fyi_StartDate,
+  _xlpm.st, Time[[#This Row],[Status]],
+  _xlpm.t,  Time[[#This Row],[Type]],
+  _xlpm.d,  Time[[#This Row],[Date]],
+  _xlpm.inv, Time[[#This Row],[Invoiced Date]],
+  _xlpm.amt, Time[[#This Row],[Billable Amount]],
+  _xlpm.dBeforeStart, _xlpm.d &lt; _xlpm.s,
+  _xlpm.isInterimSubLock, AND(_xlpm.t="Interim", OR(_xlpm.st="Submitted", _xlpm.st="Locked")),
+  _xlpm.invBlank, OR(_xlpm.inv="", ISBLANK(_xlpm.inv)),
+  IF(_xlpm.st="Draft", 0,
+    IF(_xlpm.dBeforeStart,
+      IF( OR(_xlpm.isInterimSubLock, _xlpm.invBlank, _xlpm.inv&gt;=_xlpm.s), _xlpm.amt, 0 ),
+      IF(_xlpm.inv=_xlpm.s, _xlpm.amt, 0)
+    )
+  )
+)</f>
+        <v>0</v>
+      </c>
+      <c r="AF4" s="13">
+        <f ca="1">_xlfn.LET(
+  _xlpm.s, fyi_StartDate,
+  _xlpm.e, fyi_EndDate,
+  _xlpm.t, Time[[#This Row],[Type]],
+  _xlpm.d, Time[[#This Row],[Date]],
+  _xlpm.amt, Time[[#This Row],[Billable Amount]],
+  _xlpm.isTD, OR(_xlpm.t="Time", _xlpm.t="Disbursement"),
+  _xlpm.inWin, AND(_xlpm.d&gt;=_xlpm.s, _xlpm.d&lt;=_xlpm.e),
+  IF(AND(_xlpm.isTD, _xlpm.inWin), _xlpm.amt, 0)
+)</f>
+        <v>0</v>
+      </c>
+      <c r="AG4" s="13">
+        <f ca="1">_xlfn.LET(
+  _xlpm.s, fyi_StartDate,
+  _xlpm.e, fyi_EndDate,
+  _xlpm.inv, Time[[#This Row],[Invoiced Date]],
+  _xlpm.amt, Time[[#This Row],[Invoiced Amount]],
+  IF(AND(_xlpm.inv&lt;&gt;"", _xlpm.inv&gt;=_xlpm.s, _xlpm.inv&lt;=_xlpm.e), _xlpm.amt, 0)
+)</f>
+        <v>0</v>
+      </c>
+      <c r="AH4" s="13">
+        <f ca="1">_xlfn.LET(
+  _xlpm.s, fyi_StartDate,
+  _xlpm.e, fyi_EndDate,
+  _xlpm.t, Time[[#This Row],[Type]],
+  _xlpm.d, Time[[#This Row],[Date]],
+  _xlpm.r, Time[[#This Row],[Billable Rate]],
+  _xlpm.inWin, AND(_xlpm.d&gt;=_xlpm.s, _xlpm.d&lt;=_xlpm.e),
+  IF(AND(_xlpm.t="Interim", _xlpm.inWin), ABS(_xlpm.r), 0)
+)</f>
+        <v>0</v>
+      </c>
+      <c r="AI4" s="13">
+        <f>_xlfn.LET(
+  _xlpm.s, fyi_StartDate,
+  _xlpm.e, fyi_EndDate,
+  IF(Time[[#This Row],[Invoiced Date]]="",
+    0,
+    IF(AND(Time[[#This Row],[Invoiced Date]]&gt;=_xlpm.s, Time[[#This Row],[Invoiced Date]]&lt;=_xlpm.e), Time[[#This Row],[Write On/Off]], 0)
+  )
+)</f>
+        <v>0</v>
+      </c>
+      <c r="AJ4" s="13">
+        <f ca="1">Time[[#This Row],[Opening Balance (Calc)]] +
+ Time[[#This Row],[Billable Amount (Calc)]] -
+ Time[[#This Row],[Invoiced Amount (Calc)]] -
+ Time[[#This Row],[Interim Amount (Calc)]] +
+ Time[[#This Row],[Write On/Off (Calc) ]]</f>
+        <v>0</v>
+      </c>
+      <c r="AK4" s="13">
+        <f ca="1">_xlfn.LET(
+  _xlpm.s,  fyi_StartDate,
+  _xlpm.e,  fyi_EndDate,
+  _xlpm.st, Time[[#This Row],[Status]],
+  _xlpm.t,  Time[[#This Row],[Type]],
+  _xlpm.d,  Time[[#This Row],[Date]],
+  _xlpm.inv, Time[[#This Row],[Invoiced Date]],
+  _xlpm.amt, Time[[#This Row],[Billable Amount]],
+  _xlpm.inE, _xlpm.d&lt;=_xlpm.e,
+  _xlpm.invBlank, OR(_xlpm.inv="", ISBLANK(_xlpm.inv)),
+  _xlpm.invBetween, AND(_xlpm.inv&gt;=_xlpm.s, _xlpm.inv&lt;=_xlpm.e),
+  _xlpm.invGEe, _xlpm.inv&gt;=_xlpm.e,
+  IF(_xlpm.st="Draft", 0,
+    IF(AND(_xlpm.st="Invoiced", _xlpm.invBetween, _xlpm.inE), 0,
+      IF(AND(_xlpm.inE, OR(_xlpm.invBlank, _xlpm.invGEe)), _xlpm.amt,
+        IF(AND(_xlpm.t="Interim", _xlpm.inE, OR(_xlpm.st="Submitted", _xlpm.st="Locked")), _xlpm.amt, 0)
+      )
+    )
+  )
+)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E5" t="s">
         <v>58</v>
       </c>
-      <c r="G2" s="12"/>
-[...17 lines deleted...]
-        <f>IF(Time[[#This Row],[Status]]="Draft",
+      <c r="AE5" s="13">
+        <f ca="1">_xlfn.LET(
+  _xlpm.s, fyi_StartDate,
+  _xlpm.st, Time[[#This Row],[Status]],
+  _xlpm.t,  Time[[#This Row],[Type]],
+  _xlpm.d,  Time[[#This Row],[Date]],
+  _xlpm.inv, Time[[#This Row],[Invoiced Date]],
+  _xlpm.amt, Time[[#This Row],[Billable Amount]],
+  _xlpm.dBeforeStart, _xlpm.d &lt; _xlpm.s,
+  _xlpm.isInterimSubLock, AND(_xlpm.t="Interim", OR(_xlpm.st="Submitted", _xlpm.st="Locked")),
+  _xlpm.invBlank, OR(_xlpm.inv="", ISBLANK(_xlpm.inv)),
+  IF(_xlpm.st="Draft", 0,
+    IF(_xlpm.dBeforeStart,
+      IF( OR(_xlpm.isInterimSubLock, _xlpm.invBlank, _xlpm.inv&gt;=_xlpm.s), _xlpm.amt, 0 ),
+      IF(_xlpm.inv=_xlpm.s, _xlpm.amt, 0)
+    )
+  )
+)</f>
+        <v>0</v>
+      </c>
+      <c r="AF5" s="13">
+        <f ca="1">_xlfn.LET(
+  _xlpm.s, fyi_StartDate,
+  _xlpm.e, fyi_EndDate,
+  _xlpm.t, Time[[#This Row],[Type]],
+  _xlpm.d, Time[[#This Row],[Date]],
+  _xlpm.amt, Time[[#This Row],[Billable Amount]],
+  _xlpm.isTD, OR(_xlpm.t="Time", _xlpm.t="Disbursement"),
+  _xlpm.inWin, AND(_xlpm.d&gt;=_xlpm.s, _xlpm.d&lt;=_xlpm.e),
+  IF(AND(_xlpm.isTD, _xlpm.inWin), _xlpm.amt, 0)
+)</f>
+        <v>0</v>
+      </c>
+      <c r="AG5" s="13">
+        <f ca="1">_xlfn.LET(
+  _xlpm.s, fyi_StartDate,
+  _xlpm.e, fyi_EndDate,
+  _xlpm.inv, Time[[#This Row],[Invoiced Date]],
+  _xlpm.amt, Time[[#This Row],[Invoiced Amount]],
+  IF(AND(_xlpm.inv&lt;&gt;"", _xlpm.inv&gt;=_xlpm.s, _xlpm.inv&lt;=_xlpm.e), _xlpm.amt, 0)
+)</f>
+        <v>0</v>
+      </c>
+      <c r="AH5" s="13">
+        <f ca="1">_xlfn.LET(
+  _xlpm.s, fyi_StartDate,
+  _xlpm.e, fyi_EndDate,
+  _xlpm.t, Time[[#This Row],[Type]],
+  _xlpm.d, Time[[#This Row],[Date]],
+  _xlpm.r, Time[[#This Row],[Billable Rate]],
+  _xlpm.inWin, AND(_xlpm.d&gt;=_xlpm.s, _xlpm.d&lt;=_xlpm.e),
+  IF(AND(_xlpm.t="Interim", _xlpm.inWin), ABS(_xlpm.r), 0)
+)</f>
+        <v>0</v>
+      </c>
+      <c r="AI5" s="13">
+        <f>_xlfn.LET(
+  _xlpm.s, fyi_StartDate,
+  _xlpm.e, fyi_EndDate,
+  IF(Time[[#This Row],[Invoiced Date]]="",
     0,
-    IF(AND(Time[[#This Row],[Type]]="Interim", OR(Time[[#This Row],[Status]]="Submitted",Time[[#This Row],[Status]]="Locked"),Time[[#This Row],[Date]]&lt;Time[[#This Row],[Opening Period (Calc)]]),
-[...44 lines deleted...]
-      <c r="E3" t="s">
+    IF(AND(Time[[#This Row],[Invoiced Date]]&gt;=_xlpm.s, Time[[#This Row],[Invoiced Date]]&lt;=_xlpm.e), Time[[#This Row],[Write On/Off]], 0)
+  )
+)</f>
+        <v>0</v>
+      </c>
+      <c r="AJ5" s="13">
+        <f ca="1">Time[[#This Row],[Opening Balance (Calc)]] +
+ Time[[#This Row],[Billable Amount (Calc)]] -
+ Time[[#This Row],[Invoiced Amount (Calc)]] -
+ Time[[#This Row],[Interim Amount (Calc)]] +
+ Time[[#This Row],[Write On/Off (Calc) ]]</f>
+        <v>0</v>
+      </c>
+      <c r="AK5" s="13">
+        <f ca="1">_xlfn.LET(
+  _xlpm.s,  fyi_StartDate,
+  _xlpm.e,  fyi_EndDate,
+  _xlpm.st, Time[[#This Row],[Status]],
+  _xlpm.t,  Time[[#This Row],[Type]],
+  _xlpm.d,  Time[[#This Row],[Date]],
+  _xlpm.inv, Time[[#This Row],[Invoiced Date]],
+  _xlpm.amt, Time[[#This Row],[Billable Amount]],
+  _xlpm.inE, _xlpm.d&lt;=_xlpm.e,
+  _xlpm.invBlank, OR(_xlpm.inv="", ISBLANK(_xlpm.inv)),
+  _xlpm.invBetween, AND(_xlpm.inv&gt;=_xlpm.s, _xlpm.inv&lt;=_xlpm.e),
+  _xlpm.invGEe, _xlpm.inv&gt;=_xlpm.e,
+  IF(_xlpm.st="Draft", 0,
+    IF(AND(_xlpm.st="Invoiced", _xlpm.invBetween, _xlpm.inE), 0,
+      IF(AND(_xlpm.inE, OR(_xlpm.invBlank, _xlpm.invGEe)), _xlpm.amt,
+        IF(AND(_xlpm.t="Interim", _xlpm.inE, OR(_xlpm.st="Submitted", _xlpm.st="Locked")), _xlpm.amt, 0)
+      )
+    )
+  )
+)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E6" t="s">
         <v>59</v>
       </c>
-      <c r="AG3" s="27">
-        <f>IF(Time[[#This Row],[Status]]="Draft",
+      <c r="AE6" s="13">
+        <f ca="1">_xlfn.LET(
+  _xlpm.s, fyi_StartDate,
+  _xlpm.st, Time[[#This Row],[Status]],
+  _xlpm.t,  Time[[#This Row],[Type]],
+  _xlpm.d,  Time[[#This Row],[Date]],
+  _xlpm.inv, Time[[#This Row],[Invoiced Date]],
+  _xlpm.amt, Time[[#This Row],[Billable Amount]],
+  _xlpm.dBeforeStart, _xlpm.d &lt; _xlpm.s,
+  _xlpm.isInterimSubLock, AND(_xlpm.t="Interim", OR(_xlpm.st="Submitted", _xlpm.st="Locked")),
+  _xlpm.invBlank, OR(_xlpm.inv="", ISBLANK(_xlpm.inv)),
+  IF(_xlpm.st="Draft", 0,
+    IF(_xlpm.dBeforeStart,
+      IF( OR(_xlpm.isInterimSubLock, _xlpm.invBlank, _xlpm.inv&gt;=_xlpm.s), _xlpm.amt, 0 ),
+      IF(_xlpm.inv=_xlpm.s, _xlpm.amt, 0)
+    )
+  )
+)</f>
+        <v>0</v>
+      </c>
+      <c r="AF6" s="13">
+        <f ca="1">_xlfn.LET(
+  _xlpm.s, fyi_StartDate,
+  _xlpm.e, fyi_EndDate,
+  _xlpm.t, Time[[#This Row],[Type]],
+  _xlpm.d, Time[[#This Row],[Date]],
+  _xlpm.amt, Time[[#This Row],[Billable Amount]],
+  _xlpm.isTD, OR(_xlpm.t="Time", _xlpm.t="Disbursement"),
+  _xlpm.inWin, AND(_xlpm.d&gt;=_xlpm.s, _xlpm.d&lt;=_xlpm.e),
+  IF(AND(_xlpm.isTD, _xlpm.inWin), _xlpm.amt, 0)
+)</f>
+        <v>0</v>
+      </c>
+      <c r="AG6" s="13">
+        <f ca="1">_xlfn.LET(
+  _xlpm.s, fyi_StartDate,
+  _xlpm.e, fyi_EndDate,
+  _xlpm.inv, Time[[#This Row],[Invoiced Date]],
+  _xlpm.amt, Time[[#This Row],[Invoiced Amount]],
+  IF(AND(_xlpm.inv&lt;&gt;"", _xlpm.inv&gt;=_xlpm.s, _xlpm.inv&lt;=_xlpm.e), _xlpm.amt, 0)
+)</f>
+        <v>0</v>
+      </c>
+      <c r="AH6" s="13">
+        <f ca="1">_xlfn.LET(
+  _xlpm.s, fyi_StartDate,
+  _xlpm.e, fyi_EndDate,
+  _xlpm.t, Time[[#This Row],[Type]],
+  _xlpm.d, Time[[#This Row],[Date]],
+  _xlpm.r, Time[[#This Row],[Billable Rate]],
+  _xlpm.inWin, AND(_xlpm.d&gt;=_xlpm.s, _xlpm.d&lt;=_xlpm.e),
+  IF(AND(_xlpm.t="Interim", _xlpm.inWin), ABS(_xlpm.r), 0)
+)</f>
+        <v>0</v>
+      </c>
+      <c r="AI6" s="13">
+        <f>_xlfn.LET(
+  _xlpm.s, fyi_StartDate,
+  _xlpm.e, fyi_EndDate,
+  IF(Time[[#This Row],[Invoiced Date]]="",
     0,
-    IF(AND(Time[[#This Row],[Type]]="Interim", OR(Time[[#This Row],[Status]]="Submitted",Time[[#This Row],[Status]]="Locked"),Time[[#This Row],[Date]]&lt;Time[[#This Row],[Opening Period (Calc)]]),
-[...192 lines deleted...]
-       0))))</f>
+    IF(AND(Time[[#This Row],[Invoiced Date]]&gt;=_xlpm.s, Time[[#This Row],[Invoiced Date]]&lt;=_xlpm.e), Time[[#This Row],[Write On/Off]], 0)
+  )
+)</f>
+        <v>0</v>
+      </c>
+      <c r="AJ6" s="13">
+        <f ca="1">Time[[#This Row],[Opening Balance (Calc)]] +
+ Time[[#This Row],[Billable Amount (Calc)]] -
+ Time[[#This Row],[Invoiced Amount (Calc)]] -
+ Time[[#This Row],[Interim Amount (Calc)]] +
+ Time[[#This Row],[Write On/Off (Calc) ]]</f>
+        <v>0</v>
+      </c>
+      <c r="AK6" s="13">
+        <f ca="1">_xlfn.LET(
+  _xlpm.s,  fyi_StartDate,
+  _xlpm.e,  fyi_EndDate,
+  _xlpm.st, Time[[#This Row],[Status]],
+  _xlpm.t,  Time[[#This Row],[Type]],
+  _xlpm.d,  Time[[#This Row],[Date]],
+  _xlpm.inv, Time[[#This Row],[Invoiced Date]],
+  _xlpm.amt, Time[[#This Row],[Billable Amount]],
+  _xlpm.inE, _xlpm.d&lt;=_xlpm.e,
+  _xlpm.invBlank, OR(_xlpm.inv="", ISBLANK(_xlpm.inv)),
+  _xlpm.invBetween, AND(_xlpm.inv&gt;=_xlpm.s, _xlpm.inv&lt;=_xlpm.e),
+  _xlpm.invGEe, _xlpm.inv&gt;=_xlpm.e,
+  IF(_xlpm.st="Draft", 0,
+    IF(AND(_xlpm.st="Invoiced", _xlpm.invBetween, _xlpm.inE), 0,
+      IF(AND(_xlpm.inE, OR(_xlpm.invBlank, _xlpm.invGEe)), _xlpm.amt,
+        IF(AND(_xlpm.t="Interim", _xlpm.inE, OR(_xlpm.st="Submitted", _xlpm.st="Locked")), _xlpm.amt, 0)
+      )
+    )
+  )
+)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
-    <ignoredError sqref="A1:AK1 AE2:AF2" numberStoredAsText="1"/>
+    <ignoredError sqref="A1:AD1 AE1:AI1" numberStoredAsText="1"/>
   </ignoredErrors>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor rgb="FFE7E6E6"/>
   </sheetPr>
-  <dimension ref="A1:B14"/>
+  <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="15.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="8.85546875" customWidth="1"/>
+    <col min="1" max="1" width="15.6640625" customWidth="1"/>
+    <col min="2" max="2" width="50.6640625" customWidth="1"/>
+    <col min="3" max="3" width="11.33203125" customWidth="1"/>
+    <col min="4" max="4" width="8.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:2" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B1" s="14" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="B2" s="15" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="16" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A5" s="17" t="s">
         <v>48</v>
       </c>
-      <c r="B1" s="16" t="s">
+      <c r="B5" s="18" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A6" s="17" t="s">
+        <v>49</v>
+      </c>
+      <c r="B6" s="18" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A7" s="17" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="19">
+        <f ca="1">TODAY()</f>
+        <v>46055</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A8" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="B8" s="19">
+        <f ca="1">EOMONTH(fyi_CreatedDate,-2)+1</f>
+        <v>46023</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A9" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="B9" s="19">
+        <f ca="1">EOMONTH(fyi_CreatedDate,-1)</f>
+        <v>46053</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="16" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A13" s="22">
+        <v>45238</v>
+      </c>
+      <c r="B13" s="23" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A14" s="22">
+        <v>45496</v>
+      </c>
+      <c r="B14" s="23" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A15" s="22">
+        <v>45610</v>
+      </c>
+      <c r="B15" s="25" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A16" s="22">
+        <v>45664</v>
+      </c>
+      <c r="B16" s="25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="43.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="22">
+        <v>45931</v>
+      </c>
+      <c r="B17" s="25" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
-[...77 lines deleted...]
-      </c>
+    <row r="18" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="22">
+        <v>46045</v>
+      </c>
+      <c r="B18" s="25" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="22">
+        <v>46055</v>
+      </c>
+      <c r="B19" s="25" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="22"/>
+      <c r="B20" s="25"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId1" xr:uid="{00000000-0004-0000-0200-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
-    <ignoredError sqref="A2:B4 A15:B25 A8:B11 A5 A6 A7 A1" numberStoredAsText="1"/>
+    <ignoredError sqref="A2:B4 A20:B27 A10:B13 A5 A6 A7 A1" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>Report</vt:lpstr>
       <vt:lpstr>Data - Time</vt:lpstr>
       <vt:lpstr>Settings</vt:lpstr>
       <vt:lpstr>fyi_CreatedDate</vt:lpstr>
+      <vt:lpstr>fyi_EndDate</vt:lpstr>
       <vt:lpstr>fyi_PracticeName</vt:lpstr>
       <vt:lpstr>fyi_ReportName</vt:lpstr>
+      <vt:lpstr>fyi_StartDate</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Adam Ling</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>